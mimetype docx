--- v0 (2025-10-31)
+++ v1 (2026-10-21)
@@ -1,142 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="43707E0C" w14:textId="797469E6" w:rsidR="0086721E" w:rsidRPr="0086721E" w:rsidRDefault="0086721E" w:rsidP="0086721E">
+    <w:p w14:paraId="43707E0C" w14:textId="34D2F739" w:rsidR="0086721E" w:rsidRPr="0086721E" w:rsidRDefault="0086721E" w:rsidP="0086721E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086721E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+    </w:p>
+    <w:p w14:paraId="6B093477" w14:textId="69FE8928" w:rsidR="00674432" w:rsidRPr="00920046" w:rsidRDefault="009037F7" w:rsidP="009037F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="333333"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37A08C40" wp14:editId="7447C871">
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Рисунок 2" descr="МАЛОЭТАЖНЫЙ СТАНДАРТ 25/26"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54394ED1" wp14:editId="4B49D1B2">
+            <wp:extent cx="1229193" cy="1036034"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="5715"/>
+            <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="МАЛОЭТАЖНЫЙ СТАНДАРТ 25/26"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name="Рисунок 1"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1846124" cy="1303364"/>
+                      <a:ext cx="1260295" cy="1062248"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFD1486" w14:textId="26EEFB8D" w:rsidR="00674432" w:rsidRDefault="00674432" w:rsidP="00674432">
-[...19 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5B2EA6A0" w14:textId="77777777" w:rsidR="00674432" w:rsidRPr="007F7A95" w:rsidRDefault="00674432" w:rsidP="00674432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                             </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -183,153 +164,163 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52324578" w14:textId="77777777" w:rsidR="00674432" w:rsidRPr="0053032D" w:rsidRDefault="00674432" w:rsidP="00674432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053032D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">АНКЕТА-ЗАЯВКА </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9FEFDF" w14:textId="31FAA69F" w:rsidR="00674432" w:rsidRPr="0053032D" w:rsidRDefault="00674432" w:rsidP="00674432">
+    <w:p w14:paraId="6D9FEFDF" w14:textId="284DA51D" w:rsidR="00674432" w:rsidRPr="0053032D" w:rsidRDefault="00674432" w:rsidP="00674432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053032D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">на участие в </w:t>
       </w:r>
-      <w:r w:rsidR="00AE32C7">
+      <w:r w:rsidR="00941344">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Четвертом </w:t>
+        <w:t>Пятом</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE32C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0053032D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">открытом всероссийском архитектурном конкурсе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC231B4" w14:textId="4B01FE45" w:rsidR="00674432" w:rsidRPr="0053032D" w:rsidRDefault="00674432" w:rsidP="00674432">
+    <w:p w14:paraId="2BC231B4" w14:textId="315CBD0A" w:rsidR="00674432" w:rsidRPr="0053032D" w:rsidRDefault="00674432" w:rsidP="00674432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053032D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «МАЛОЭТАЖНЫЙ СТАНДАРТ 202</w:t>
       </w:r>
-      <w:r w:rsidR="00AE32C7">
-[...19 lines deleted...]
-      <w:r w:rsidR="00AE32C7">
+      <w:r w:rsidR="00AC42D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0053032D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t>/2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC42D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053032D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t>. Цифровая трансформация»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D978AB" w14:textId="325770C4" w:rsidR="00FD1624" w:rsidRDefault="00674432" w:rsidP="00FD1624">
       <w:pPr>
         <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
@@ -410,150 +401,178 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>номинаци</w:t>
       </w:r>
       <w:r w:rsidR="00026749">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>й</w:t>
       </w:r>
       <w:r w:rsidR="00FD1624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFFDBBF" w14:textId="34C10A34" w:rsidR="00FD1624" w:rsidRPr="00FD1624" w:rsidRDefault="00FD1624" w:rsidP="00FD1624">
-[...2 lines deleted...]
-        <w:ind w:left="284"/>
+    <w:p w14:paraId="5CFFDBBF" w14:textId="5896144B" w:rsidR="00FD1624" w:rsidRPr="00AC42D0" w:rsidRDefault="00FD1624" w:rsidP="00AC42D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FD1624">
+        <w:t xml:space="preserve">«Индивидуальная малоэтажная застройка на вновь осваиваемых территориях», «Лучший проект загородного поселка», «Индивидуальная малоэтажная застройка в исторической городской среде», </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC42D0" w:rsidRPr="00AC42D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Смешанная застройка (от 1-2 х до 5-7 этажей) домами различной типологии: индивидуальные, блокированные, многоквартирные дома»</w:t>
+      </w:r>
+      <w:r w:rsidR="00026749">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«Индивидуальная малоэтажная застройка на вновь осваиваемых территориях», «Лучший проект загородного поселка», «Индивидуальная малоэтажная застройка в исторической городской среде», «Смешанная застройка ИЖС»</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00026749">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="262018D0" w14:textId="5E9E20BA" w:rsidR="00674432" w:rsidRPr="00FD1624" w:rsidRDefault="00674432" w:rsidP="00FD1624">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="262018D0" w14:textId="5E9E20BA" w:rsidR="00674432" w:rsidRPr="00FD1624" w:rsidRDefault="00674432" w:rsidP="00FD1624">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3864BBFB" w14:textId="77777777" w:rsidR="00674432" w:rsidRPr="007F7A95" w:rsidRDefault="00674432" w:rsidP="00674432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...19 lines deleted...]
-    <w:p w14:paraId="69E1080F" w14:textId="05228B57" w:rsidR="004D04EA" w:rsidRPr="00FD1624" w:rsidRDefault="00674432" w:rsidP="00FD1624">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E1080F" w14:textId="4DBC43EE" w:rsidR="004D04EA" w:rsidRPr="00FD1624" w:rsidRDefault="00674432" w:rsidP="00FD1624">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Окончание приема конкурсных проектов</w:t>
       </w:r>
       <w:r w:rsidR="000F2ED6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00FD1624" w:rsidRPr="00FD1624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00FD1624" w:rsidRPr="00FD1624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t>26 декабря 2025г.</w:t>
+        <w:t>26 декабря 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC42D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1624" w:rsidRPr="00FD1624">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>г.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206171D3" w14:textId="77777777" w:rsidR="00674432" w:rsidRPr="00FD1624" w:rsidRDefault="00674432" w:rsidP="00674432">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -623,51 +642,73 @@
       <w:tr w:rsidR="00674432" w:rsidRPr="007F7A95" w14:paraId="681EBC0A" w14:textId="77777777" w:rsidTr="007E5216">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3866" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F85F45E" w14:textId="77777777" w:rsidR="00674432" w:rsidRPr="007F7A95" w:rsidRDefault="00674432" w:rsidP="007E5216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F7A95">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">ФИО автора (-ов) проекта </w:t>
+              <w:t>ФИО автора (-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F7A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F7A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) проекта </w:t>
             </w:r>
             <w:r w:rsidRPr="007F7A95">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(полностью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6754" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30FCAA51" w14:textId="77777777" w:rsidR="00674432" w:rsidRPr="007F7A95" w:rsidRDefault="00674432" w:rsidP="007E5216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -808,52 +849,83 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Контактные телефоны</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E985AB3" w14:textId="77777777" w:rsidR="00674432" w:rsidRPr="007F7A95" w:rsidRDefault="00674432" w:rsidP="007E5216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F7A95">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>в формате +7 (ххх) ххх-хх-хх</w:t>
-            </w:r>
+              <w:t>в формате +7 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F7A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ххх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F7A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F7A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>ххх-хх-хх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6754" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05DC40C0" w14:textId="77777777" w:rsidR="00674432" w:rsidRPr="007F7A95" w:rsidRDefault="00674432" w:rsidP="007E5216">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00674432" w:rsidRPr="007F7A95" w14:paraId="4599C179" w14:textId="77777777" w:rsidTr="007E5216">
         <w:tc>
           <w:tcPr>
@@ -2137,51 +2209,71 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- рекомендация коллег/партнеров;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EF6C724" w14:textId="77777777" w:rsidR="00C45E3D" w:rsidRPr="007F7A95" w:rsidRDefault="00C45E3D" w:rsidP="00C45E3D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F7A95">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>- колл-центр Организаторов Конкурса;</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F7A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>колл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F7A95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>-центр Организаторов Конкурса;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C4269D8" w14:textId="77777777" w:rsidR="00C45E3D" w:rsidRPr="007F7A95" w:rsidRDefault="00C45E3D" w:rsidP="00C45E3D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F7A95">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- социальные сети;</w:t>
             </w:r>
           </w:p>
@@ -2462,114 +2554,124 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Заполненная анкета высылается по электронной почте: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00C20043">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>galina@ardexpert.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44E7BAEA" w14:textId="4FE9B20C" w:rsidR="00CC7B4A" w:rsidRDefault="00674432" w:rsidP="00674432">
+    <w:p w14:paraId="44E7BAEA" w14:textId="52CCB0B3" w:rsidR="00CC7B4A" w:rsidRDefault="00674432" w:rsidP="00674432">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>с пометкой Конкурс «Малоэтажный Стандарт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00AE32C7">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00200A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
+      <w:r w:rsidR="00200A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
       <w:r w:rsidR="00AE32C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>6. Цифровая трансформация</w:t>
+        <w:t>. Цифровая трансформация</w:t>
       </w:r>
       <w:r w:rsidRPr="007F7A95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FA89F7" w14:textId="77777777" w:rsidR="00CC7B4A" w:rsidRDefault="00CC7B4A" w:rsidP="00674432">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -3064,88 +3166,88 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Minngs" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC7B4A" w:rsidSect="0073187E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="404" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Minngs">
     <w:altName w:val="MS Mincho"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5423027D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DF6E9AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="410"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3232,75 +3334,79 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="81"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="85"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00674432"/>
     <w:rsid w:val="00026749"/>
     <w:rsid w:val="000F2ED6"/>
     <w:rsid w:val="00147CEB"/>
+    <w:rsid w:val="00200A39"/>
     <w:rsid w:val="002A4A40"/>
     <w:rsid w:val="004D04EA"/>
     <w:rsid w:val="00577A36"/>
     <w:rsid w:val="005D3B23"/>
     <w:rsid w:val="00674432"/>
     <w:rsid w:val="00677B06"/>
     <w:rsid w:val="0073187E"/>
     <w:rsid w:val="0086721E"/>
+    <w:rsid w:val="009037F7"/>
+    <w:rsid w:val="00941344"/>
+    <w:rsid w:val="00AC42D0"/>
     <w:rsid w:val="00AE32C7"/>
     <w:rsid w:val="00C45E3D"/>
     <w:rsid w:val="00CA014F"/>
     <w:rsid w:val="00CC7B4A"/>
     <w:rsid w:val="00D9478A"/>
     <w:rsid w:val="00FD1624"/>
     <w:rsid w:val="00FD5AE5"/>
     <w:rsid w:val="00FE7A9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3864,59 +3970,72 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="330"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="830758542">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="330"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1970278188">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina@ardexpert.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina@ardexpert.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4140,70 +4259,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1904</Characters>
+  <Pages>2</Pages>
+  <Words>348</Words>
+  <Characters>1986</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2234</CharactersWithSpaces>
+  <CharactersWithSpaces>2330</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Наталья Дюпина</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>